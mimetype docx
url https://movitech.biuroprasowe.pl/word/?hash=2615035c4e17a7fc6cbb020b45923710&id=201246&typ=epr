--- v0 (2025-11-06)
+++ v1 (2026-07-12)
@@ -12,142 +12,147 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="600" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Audioprzewodnik po największej atrakcji turystycznej na Mazurach dostępny także po czesku</w:t>
+        <w:t xml:space="preserve">Audioprzewodnik po największej atrakcji turystycznej na Mazurach dostępny także po czesku i litewsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ośrodek Edukacji Historyczno-Przyrodniczej „Wilczy Szaniec” Nadleśnictwa Srokowo to jedno z najchętniej odwiedzanych miejsc na Mazurach wśród turystów z całej Europy. Największą grupę stanowią Litwini, Niemcy oraz Czesi.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">W tym sezonie fascynujące wydarzenia historyczne - w nowej aktorskiej odsłonie - będą dostępne również po czesku.</w:t>
+        <w:t xml:space="preserve">W tym sezonie fascynujące wydarzenia historyczne — w nowej, aktorskiej odsłonie — będą dostępne również w języku czeskim i litewskim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zwiedzanie z audioprzewodnikiem od lat zyskuje na popularności. Od kilku lat takie rozwiązanie dostępne jest także na terenie byłej kwatery wojennej Hitlera w Wilczym Szańcu. Historyczne fakty przedstawione w przystępny sposób, komunikaty nawigacyjne, które prowadzą zwiedzającego po najciekawszych miejscach wskazując to, co na pierwszy rzut oka bywa niezauważalne. Do tego wszystkie treści wyzwalane są automatycznie, więc zwiedzający może poruszać się po obiekcie wygodnie i we własnym tempie.</w:t>
+        <w:t xml:space="preserve">Zwiedzanie z audioprzewodnikiem od lat zyskuje na popularności. Od kilku lat z takiego rozwiązania mogą korzystać także odwiedzający dawną kwaterę wojenną Hitlera w Wilczym Szańcu. Historyczne fakty przedstawione w przystępny sposób, komunikaty nawigacyjne prowadzące po najciekawszych miejscach oraz wskazówki pomagające dostrzec to, co na pierwszy rzut oka bywa niezauważalne — wszystko to sprawia, że zwiedzanie staje się wygodne i angażujące.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Audioprzewodnik dostępny jest także w języku polskim, angielskim, niemieckim, ukraińskim oraz litewskim. Dla osób z dysfunkcją słuchu przygotowano nagrania w polskim języku migowym.</w:t>
+        <w:t xml:space="preserve">Treści uruchamiają się automatycznie, dzięki czemu zwiedzający mogą poruszać się po obiekcie we własnym tempie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wcześniejsza rezerwacja nie jest konieczna.</w:t>
+        <w:t xml:space="preserve">Audioprzewodnik dostępny jest w języku polskim, angielskim, niemieckim, ukraińskim, czeskim oraz litewskim. Dla osób z dysfunkcją słuchu przygotowano nagrania w Polskim Języku Migowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dostawcą usługi jest firma MOVITECH – Miejsca pięknie opowiedziane, działająca na rynku muzealnym i turystycznym od ponad 15 lat, oferująca instytucjom kultury kompleksowe systemy zwiedzania, głównie w postaci audioprzewodników. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Dostawcą usługi jest firma MOVITECH – Miejsca pięknie opowiedziane, działająca na rynku muzealnym i turystycznym od ponad 15 lat. Firma oferuje instytucjom kultury kompleksowe systemy zwiedzania, przede wszystkim w postaci audioprzewodników.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="300"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
       <w:pgMar w:top="650" w:right="650" w:bottom="850" w:left="650" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">